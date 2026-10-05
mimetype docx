--- v0 (2025-10-10)
+++ v1 (2026-10-05)
@@ -1,56 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="50E5F3C6" w14:textId="5FE73320" w:rsidR="00AD50A0" w:rsidRPr="004632CC" w:rsidRDefault="006E7049" w:rsidP="004632CC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="450" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004632CC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
@@ -139,51 +134,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> the Cafcass website</w:t>
       </w:r>
       <w:r w:rsidR="24B53FB2" w:rsidRPr="00164E21">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="002A4D5A" w:rsidRPr="00164E21">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidR="002A4D5A" w:rsidRPr="00164E21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:t>www.cafcass.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E7217" w:rsidRPr="00164E21">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002D3EB0" w:rsidRPr="00164E21">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -1560,99 +1555,99 @@
     <w:p w14:paraId="17D448E7" w14:textId="77777777" w:rsidR="001610B8" w:rsidRPr="001610B8" w:rsidRDefault="0033674D" w:rsidP="001610B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001610B8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Domestic abuse or violence (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001610B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Statutory definition of domestic abuse factsheet - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001610B8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D8C9B5" w14:textId="31DA3BD8" w:rsidR="001610B8" w:rsidRPr="001610B8" w:rsidRDefault="0033674D" w:rsidP="001610B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001610B8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Abuse of children (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001610B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Understanding child abuse: types, signs, and support | NSPCC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001610B8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="746EBF72" w14:textId="66708C82" w:rsidR="001610B8" w:rsidRPr="001610B8" w:rsidRDefault="0033674D" w:rsidP="001610B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1682,51 +1677,51 @@
     <w:p w14:paraId="6FF13F44" w14:textId="6443F611" w:rsidR="0033674D" w:rsidRPr="001610B8" w:rsidRDefault="0033674D" w:rsidP="001610B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001610B8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Child abduction (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="001610B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>International parental child abduction - GOV.UK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001610B8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151502AD" w14:textId="77777777" w:rsidR="0033674D" w:rsidRPr="001610B8" w:rsidRDefault="0033674D" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
@@ -1838,51 +1833,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you or your child are in immediate danger, call 999 and ask for the police. If you can't speak and are calling on a mobile press 55 to have your call transferred to the police. For free, confidential advice, 24 hours a day, contact a domestic abuse helpline</w:t>
       </w:r>
       <w:r w:rsidR="0C398E84" w:rsidRPr="001610B8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C78E9FF" w14:textId="77777777" w:rsidR="00C165F1" w:rsidRPr="001610B8" w:rsidRDefault="00C165F1" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:anchor="get-help-and-supportm" w:history="1">
+      <w:hyperlink r:id="rId12" w:anchor="get-help-and-supportm" w:history="1">
         <w:r w:rsidRPr="001610B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.gov.uk/guidance/domestic-abuse-how-to-get-help#get-help-and-supportm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="65B5A451" w14:textId="77777777" w:rsidR="00C165F1" w:rsidRPr="001610B8" w:rsidRDefault="00C165F1" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001610B8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -1929,50 +1924,51 @@
     <w:p w14:paraId="1BD9E4CA" w14:textId="4A6F44BC" w:rsidR="00AD50A0" w:rsidRPr="00B93488" w:rsidRDefault="00AD50A0" w:rsidP="00CB0033">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93488">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="0057720C" w:rsidRPr="00B93488">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Getting started</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="3F7DA9A7" w14:textId="38E106BD" w:rsidR="002F47AF" w:rsidRPr="007F78B9" w:rsidRDefault="00DA0960" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2559,69 +2555,51 @@
       <w:r w:rsidRPr="00B824D9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First and foremost, this is a plan that aims to make sure your child is as happy as they can be.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6303B3C8" w14:textId="77777777" w:rsidR="00F93AE6" w:rsidRPr="00B824D9" w:rsidRDefault="00F93AE6" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B824D9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Step 1: Ask your child if they have any </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> they want you to be aware of when planning spending time with you and your co-parent. Ask them when they'd like to see friends and family members, and what they would like to be included in the plan.</w:t>
+        <w:t>Step 1: Ask your child if they have any activities they want you to be aware of when planning spending time with you and your co-parent. Ask them when they'd like to see friends and family members, and what they would like to be included in the plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2014EC61" w14:textId="77777777" w:rsidR="00F93AE6" w:rsidRDefault="00F93AE6" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B824D9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Step 2: Make a note on the next page of your child's responses - this will be used to remind you of what is most important as you proceed through the plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4C39A4" w14:textId="77777777" w:rsidR="000E20A0" w:rsidRDefault="000E20A0" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2637,109 +2615,110 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FB69EA7" w14:textId="77777777" w:rsidR="00CD14AE" w:rsidRPr="00B824D9" w:rsidRDefault="00CD14AE" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B824D9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Helpful Links</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF162AE" w14:textId="1B15EEAF" w:rsidR="00CD14AE" w:rsidRPr="00B824D9" w:rsidRDefault="00CD14AE" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B824D9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>You may find the video in this link helpful in approaching this task:</w:t>
       </w:r>
       <w:r w:rsidR="63937181" w:rsidRPr="00B824D9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00B824D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Child of Parental Separation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B824D9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. You may also find helpful this guide, produced for parents by young people who have been through separation: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00B824D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Top tips for parents who are separated</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="06B0A0ED" w14:textId="77777777" w:rsidR="006D6167" w:rsidRPr="00B00CDD" w:rsidRDefault="006D6167" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
@@ -3147,50 +3126,51 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>safety;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="38EA9C36" w14:textId="77777777" w:rsidR="004C0F4A" w:rsidRPr="00B00CDD" w:rsidRDefault="004C0F4A" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Our children’s emotional </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>stability;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1B77A28E" w14:textId="77777777" w:rsidR="004C0F4A" w:rsidRPr="00B00CDD" w:rsidRDefault="004C0F4A" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
@@ -3257,73 +3237,72 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Respecting our children’s relationship with each of us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEB0BE3" w14:textId="1D265C64" w:rsidR="0074680C" w:rsidRPr="00B00CDD" w:rsidRDefault="0074680C" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FDD5934" w14:textId="7BCB412B" w:rsidR="00BC691D" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="7FDD5934" w14:textId="7BCB412B" w:rsidR="00BC691D" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1374845030"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B7526C" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC691D" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3411,73 +3390,72 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We must ensure that they know we are trying to work together for them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760A6EC8" w14:textId="77777777" w:rsidR="002528D5" w:rsidRPr="00B00CDD" w:rsidRDefault="002528D5" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47FD6A2B" w14:textId="29354600" w:rsidR="00B7526C" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="47FD6A2B" w14:textId="29354600" w:rsidR="00B7526C" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1631397116"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B7526C" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7526C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3589,73 +3567,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not caught in the middle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA41839" w14:textId="77777777" w:rsidR="002528D5" w:rsidRPr="00B00CDD" w:rsidRDefault="002528D5" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ED9BE45" w14:textId="7049C856" w:rsidR="00B7526C" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="6ED9BE45" w14:textId="7049C856" w:rsidR="00B7526C" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="521592709"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B7526C" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7526C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3717,73 +3694,72 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this plan may require review to ensure those needs are met.</w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_Toc131083972"/>
     </w:p>
     <w:p w14:paraId="25EFE49C" w14:textId="77777777" w:rsidR="002528D5" w:rsidRPr="00B00CDD" w:rsidRDefault="002528D5" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ADBB993" w14:textId="0D885E3F" w:rsidR="00B7526C" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="1ADBB993" w14:textId="0D885E3F" w:rsidR="00B7526C" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="688026135"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B7526C" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7526C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3809,50 +3785,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="289F085F" w14:textId="50E13CD2" w:rsidR="00C80D89" w:rsidRPr="00B00CDD" w:rsidRDefault="00C80D89" w:rsidP="00CB0033">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4. Decision making</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="7121E270" w14:textId="0F5737C2" w:rsidR="004A7C8C" w:rsidRPr="00B00CDD" w:rsidRDefault="00C80D89" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General decision making</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42129296" w14:textId="7A9168C3" w:rsidR="004A7C8C" w:rsidRPr="004F419F" w:rsidRDefault="00C80D89" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -3897,124 +3874,122 @@
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3713D397" w14:textId="77EE1E1D" w:rsidR="004A7C8C" w:rsidRPr="00B00CDD" w:rsidRDefault="004A7C8C" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is not possible to agree a plan which will cover all eventualities. Sometimes, things will happen which are not addressed in Our Child's Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167F24A7" w14:textId="200A51EA" w:rsidR="00C80D89" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="167F24A7" w14:textId="200A51EA" w:rsidR="00C80D89" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="528529769"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC1311" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C80D89" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All decisions will be made together</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E43D75" w14:textId="46F53EBF" w:rsidR="00C80D89" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="73E43D75" w14:textId="46F53EBF" w:rsidR="00C80D89" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1919058237"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC1311" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0074680C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4031,73 +4006,72 @@
       <w:r w:rsidR="00C80D89" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">will make these decisions and inform </w:t>
       </w:r>
       <w:r w:rsidR="0074680C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1616A1AD" w14:textId="4974FCD4" w:rsidR="00C80D89" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="1616A1AD" w14:textId="4974FCD4" w:rsidR="00C80D89" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1400169262"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DE1CBA" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C80D89" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4214,51 +4188,50 @@
                     <w:p w14:paraId="263B4EEC" w14:textId="4C4F6C4E" w:rsidR="00145DDC" w:rsidRDefault="00145DDC"/>
                     <w:p w14:paraId="1DFAD700" w14:textId="77777777" w:rsidR="00145DDC" w:rsidRDefault="00145DDC"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="_Hlk129962233"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="913898684"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00133DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4323,260 +4296,258 @@
         </w:rPr>
         <w:t>Dispute resolution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61262D5E" w14:textId="77777777" w:rsidR="006E011A" w:rsidRPr="00B00CDD" w:rsidRDefault="006E011A" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will we settle differences and disputes when we are finding it hard to reach agreement or when conflict keeps arising?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE13617" w14:textId="11C1D25F" w:rsidR="001E35B5" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="3AE13617" w14:textId="11C1D25F" w:rsidR="001E35B5" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1765029683"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CA07AC" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC1311" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E35B5" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Find a time to communicate our differences in a safe way</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE4F116" w14:textId="56CFE62C" w:rsidR="001E35B5" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="6CE4F116" w14:textId="56CFE62C" w:rsidR="001E35B5" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-833372955"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D31F2E" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC1311" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E35B5" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agree to attend mediation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2601C5F1" w14:textId="00BDFFE7" w:rsidR="001E35B5" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="2601C5F1" w14:textId="00BDFFE7" w:rsidR="001E35B5" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1686980735"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FC1311" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FC1311" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E35B5" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BCF3C9" w14:textId="6286324D" w:rsidR="004168B2" w:rsidRPr="00B00CDD" w:rsidRDefault="004168B2" w:rsidP="001610B8">
+    <w:p w14:paraId="43BCF3C9" w14:textId="6286324D" w:rsidR="004168B2" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1828283094"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00B00CDD">
+          <w:r w:rsidR="004168B2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="004168B2" w:rsidRPr="00B00CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a different arrangement is proposed describe it here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4D94EF" w14:textId="63D2DA79" w:rsidR="00D07628" w:rsidRPr="00B00CDD" w:rsidRDefault="00C55527" w:rsidP="001610B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F7748AB" wp14:editId="15822197">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-63500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>66040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5683250" cy="1676400"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -4676,226 +4647,222 @@
         </w:rPr>
         <w:t>Emergencies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F803579" w14:textId="6326A8D4" w:rsidR="003229D6" w:rsidRPr="00B00CDD" w:rsidRDefault="003229D6" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will we manage emergencies? This could include medical or dental emergencies, crime, a death in the family, or a child going missing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5492C3DE" w14:textId="5A7B01F7" w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="5492C3DE" w14:textId="5A7B01F7" w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1167864941"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00864314" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00864314" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address emergency and then contact our co-parent as soon as practical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D70F424" w14:textId="1C492580" w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="1D70F424" w14:textId="1C492580" w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1615486515"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00864314" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00864314" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact our co-parent straight away</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1152D06A" w14:textId="28900432" w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="1152D06A" w14:textId="28900432" w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="333183766"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00864314" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00864314" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE2D0F" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6219C6" w14:textId="12362DDE" w:rsidR="00031DE8" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="5C6219C6" w14:textId="12362DDE" w:rsidR="00031DE8" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="599371027"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C27323" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00864314" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00594D67" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5353,51 +5320,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2534336D" wp14:editId="16C953C6">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="2075275229" name="Picture 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 127"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -5440,191 +5407,188 @@
         </w:rPr>
         <w:t>Big decisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AF8DA5" w14:textId="1A7139BA" w:rsidR="00944339" w:rsidRPr="00B00CDD" w:rsidRDefault="00944339" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will we work together to make the big decisions? These could include choosing nurseries or schools, choosing a caregiver or nanny, making large purchases such as mobile phones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D38D582" w14:textId="58CDC21D" w:rsidR="006B1A6C" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="5D38D582" w14:textId="58CDC21D" w:rsidR="006B1A6C" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2063626469"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00ED7FFD" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00ED7FFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B1A6C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All decisions will be made together</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5903C588" w14:textId="689CBF1B" w:rsidR="006B1A6C" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="5903C588" w14:textId="689CBF1B" w:rsidR="006B1A6C" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1745565519"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00ED7FFD" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00ED7FFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0074680C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="006B1A6C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will make these decisions and inform </w:t>
       </w:r>
       <w:r w:rsidR="0074680C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BDC74E" w14:textId="72D66052" w:rsidR="006B1A6C" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="00BDC74E" w14:textId="72D66052" w:rsidR="006B1A6C" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1912229629"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00ED7FFD" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00ED7FFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B1A6C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5720,51 +5684,50 @@
                     <w:p w14:paraId="0DCD4C5E" w14:textId="3D4D91E9" w:rsidR="00D07628" w:rsidRDefault="00D07628"/>
                     <w:p w14:paraId="63E35FF3" w14:textId="4FBA0393" w:rsidR="00C55527" w:rsidRDefault="00C55527"/>
                     <w:p w14:paraId="2E27FCBD" w14:textId="77777777" w:rsidR="00C55527" w:rsidRDefault="00C55527"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1742317932"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00ED7FFD" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00ED7FFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5835,51 +5798,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Communication involving children</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="1705AB40" w14:textId="77777777" w:rsidR="002B0C2F" w:rsidRPr="00B00CDD" w:rsidRDefault="002B0C2F" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C459F5C" w14:textId="50C6F161" w:rsidR="002B0C2F" w:rsidRPr="00B00CDD" w:rsidRDefault="002B0C2F" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00B00CDD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Involving our child in decision making</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="44F8951C" w14:textId="6F101A24" w:rsidR="00CA1B45" w:rsidRPr="00B00CDD" w:rsidRDefault="00CA1B45" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B0C0C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -5917,50 +5880,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CFB33EE" w14:textId="0C2D175C" w:rsidR="00AD0C1F" w:rsidRPr="00B00CDD" w:rsidRDefault="00AD0C1F" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C040D40" w14:textId="77777777" w:rsidR="00AD0C1F" w:rsidRPr="00B00CDD" w:rsidRDefault="00AD0C1F" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Our Child's Plan is more than just the plan for day-to-day life, but a way to show your child how you are working together for them. To do this, you need to have a good understanding of what is </w:t>
       </w:r>
@@ -6062,234 +6026,230 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAA0D33" w14:textId="7B22B983" w:rsidR="00AD0C1F" w:rsidRPr="00B00CDD" w:rsidRDefault="00AD0C1F" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Remember that they may have worries, questions or opinions. By supporting them to understand how positive it is that you are creating a plan together, they will feel reassured.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322FD71E" w14:textId="2A03FE77" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="322FD71E" w14:textId="2A03FE77" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1642339856"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00741CFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Write a joint letter to our child asking about their wishes and feelings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705C7815" w14:textId="7645E183" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="705C7815" w14:textId="7645E183" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1558935539"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00741CFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule a joint conversation to hear what our child want</w:t>
       </w:r>
       <w:r w:rsidR="00977D74" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2677A3D5" w14:textId="71E946F6" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="2677A3D5" w14:textId="71E946F6" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1271852640"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00741CFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6D3399" w14:textId="1D544C9F" w:rsidR="00031DE8" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="2B6D3399" w14:textId="1D544C9F" w:rsidR="00031DE8" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1360194486"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00031DE8" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6496,51 +6456,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Some children may want to keep in regular contact with their parent when they are not with them, and some will not. Some children enjoy sending and receiving messages, and some prefer to video call. Before you </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>make arrangements</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> about how you want to keep in touch with your child, think about what your child wants and ask them about it. It is very important that any agreement you and their other parent make about this does not place a burden on your child. For example, sticking to day-to-day arrangements that make them unhappy or that they will find too hard to stick to. Younger children might find it difficult being on video calls for a long time, or older teenagers often leave their phones on silent and miss calls.</w:t>
+        <w:t xml:space="preserve"> about how you want to keep in touch with your child, think about what your child wants and ask them about it. It is very important that any agreement you and their other parent make about this does not place a burden on your child. For example, sticking to day-to-day </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B00CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>arrangements that make them unhappy or that they will find too hard to stick to. Younger children might find it difficult being on video calls for a long time, or older teenagers often leave their phones on silent and miss calls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB13DDF" w14:textId="3F237F97" w:rsidR="00EA19D2" w:rsidRPr="00B00CDD" w:rsidRDefault="00EA19D2" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Think creatively: your child might enjoy receiving a 'goodnight' message to their phone each </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
@@ -6660,67 +6631,67 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="609AF9EA" w14:textId="77777777" w:rsidR="00C55527" w:rsidRPr="00B00CDD" w:rsidRDefault="00C55527" w:rsidP="001610B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40F2DFDA" w14:textId="102AE09A" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00741CFD" w:rsidP="001610B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01BC4A8A" w14:textId="6CAD895B" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B00CDD">
+    <w:p w14:paraId="01BC4A8A" w14:textId="6CAD895B" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="57C0279B">
-          <v:shape id="_x0000_i1197" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
-            <v:imagedata r:id="rId20" o:title=""/>
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
+            <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00741CFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6110E7F9" w14:textId="77777777" w:rsidR="00482CF4" w:rsidRPr="00B00CDD" w:rsidRDefault="00482CF4" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F1D7D22" w14:textId="41B94FB5" w:rsidR="00627F0D" w:rsidRPr="002324F9" w:rsidRDefault="00482CF4" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
@@ -6832,67 +6803,67 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4DD1B6D7" w14:textId="77777777" w:rsidR="00C55527" w:rsidRPr="00B00CDD" w:rsidRDefault="00C55527" w:rsidP="001610B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3201D19D" w14:textId="2A8F3CE5" w:rsidR="00B20ABA" w:rsidRPr="00B00CDD" w:rsidRDefault="00B20ABA" w:rsidP="001610B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D4E9447" w14:textId="01A7E08F" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B00CDD">
+    <w:p w14:paraId="7D4E9447" w14:textId="01A7E08F" w:rsidR="00741CFD" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="3348721D">
-          <v:shape id="_x0000_i1198" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
-            <v:imagedata r:id="rId20" o:title=""/>
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
+            <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00741CFD" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4333A242" w14:textId="77777777" w:rsidR="00EC2217" w:rsidRPr="00B00CDD" w:rsidRDefault="00EC2217" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78019769" w14:textId="73859FD3" w:rsidR="00EF7B30" w:rsidRPr="00B00CDD" w:rsidRDefault="009D00FF" w:rsidP="00004F23">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -6985,50 +6956,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35357476" w14:textId="1083DF6E" w:rsidR="00C17503" w:rsidRPr="00B00CDD" w:rsidRDefault="00C17503" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D5E535E" w14:textId="205A2C38" w:rsidR="00364106" w:rsidRPr="00B00CDD" w:rsidRDefault="00C17503" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00364106" w:rsidRPr="00B00CDD">
         <w:rPr>
@@ -7062,277 +7034,272 @@
         </w:rPr>
         <w:t xml:space="preserve"> will benefit your child. Agreeing ways to communicate and share updates can help build trust.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD5917D" w14:textId="590F9F77" w:rsidR="00C17503" w:rsidRPr="00B00CDD" w:rsidRDefault="00364106" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List the key things you think should be communicated (updates about health and education or things to celebrate or possible worries) but remember, there may be other things too which you cannot plan for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748C3174" w14:textId="3EC356C7" w:rsidR="00DA3068" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="748C3174" w14:textId="3EC356C7" w:rsidR="00DA3068" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1686789115"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA3068" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>By email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41522D78" w14:textId="66E4DF31" w:rsidR="00DA3068" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="41522D78" w14:textId="66E4DF31" w:rsidR="00DA3068" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-515763317"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA3068" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A73807" w14:textId="0D53F7DA" w:rsidR="00DA3068" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="08A73807" w14:textId="0D53F7DA" w:rsidR="00DA3068" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="408656261"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA3068" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>By phone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121D1972" w14:textId="7BAD8EA1" w:rsidR="00DA3068" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="121D1972" w14:textId="7BAD8EA1" w:rsidR="00DA3068" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1253084634"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA3068" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8630D4" w14:textId="69582CDA" w:rsidR="00031DE8" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="5E8630D4" w14:textId="69582CDA" w:rsidR="00031DE8" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1362940160"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E63710" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00307BA1" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7594,51 +7561,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AB43267" wp14:editId="2CB7CC5A">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="870380138" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 95"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -7686,297 +7653,294 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38DB4B31" w14:textId="2E67E0F4" w:rsidR="00171221" w:rsidRDefault="00171221" w:rsidP="00C01DB1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc131067828"/>
       <w:bookmarkStart w:id="40" w:name="_Toc131083990"/>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rStyle w:val="app-task-listsection-number"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Living arrangements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="001A4C7C" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1FE07E" w14:textId="54F3F5EC" w:rsidR="00C01DB1" w:rsidRPr="00C01DB1" w:rsidRDefault="00C01DB1" w:rsidP="00C01DB1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00C01DB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Where our child mostly lives</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="324DBF69" w14:textId="77777777" w:rsidR="00957305" w:rsidRPr="00B00CDD" w:rsidRDefault="00957305" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Who does our child live with most of the time?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163847A9" w14:textId="6E48569F" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="163847A9" w14:textId="6E48569F" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1330245888"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009303F2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>With ___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0821DCF7" w14:textId="68300812" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="0821DCF7" w14:textId="68300812" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="296422911"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A30E1" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Both</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1626968C" w14:textId="15B2938D" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="1626968C" w14:textId="15B2938D" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1301345339"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A30E1" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F765475" w14:textId="7ED3491B" w:rsidR="001C1973" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="6F765475" w14:textId="7ED3491B" w:rsidR="001C1973" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1483341815"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00307BA1" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8357,51 +8321,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35015543" wp14:editId="45EA7E49">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="732523914" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 97"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8433,50 +8397,51 @@
     <w:p w14:paraId="27FCA6D4" w14:textId="77777777" w:rsidR="007F0DC0" w:rsidRPr="00B00CDD" w:rsidRDefault="007F0DC0" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D1B63B" w14:textId="5334DBB5" w:rsidR="00171221" w:rsidRPr="00B00CDD" w:rsidRDefault="00171221" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Handover belongings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C3C729" w14:textId="77777777" w:rsidR="00F84803" w:rsidRPr="00540013" w:rsidRDefault="00F84803" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540013">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What special items like a teddy or blanket does our child have? How will these, or items like </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00540013">
@@ -8595,51 +8560,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B976C2C" wp14:editId="749D02A0">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1595811207" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 99"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -8783,189 +8748,186 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F815CFE" w14:textId="77777777" w:rsidR="00501771" w:rsidRPr="00B00CDD" w:rsidRDefault="00501771" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bottom of Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45410338" w14:textId="0E9A1E46" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="45410338" w14:textId="0E9A1E46" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1691956824"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009303F2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is responsible for taking and collecting our child to and from where they need to be</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A254D17" w14:textId="32DE4FA9" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="6A254D17" w14:textId="32DE4FA9" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="408825337"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The parent who is spending time with our child is responsible for taking and collecting them to and from where they need to be</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1232AA8B" w14:textId="0024F745" w:rsidR="00A844D0" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="1232AA8B" w14:textId="0024F745" w:rsidR="00A844D0" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1762417496"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A30E1" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9061,51 +9023,50 @@
                     <w:p w14:paraId="2B6B51F4" w14:textId="1E0AD147" w:rsidR="00307BA1" w:rsidRDefault="00307BA1"/>
                     <w:p w14:paraId="200B55A8" w14:textId="41C32811" w:rsidR="00C55527" w:rsidRDefault="00C55527"/>
                     <w:p w14:paraId="76E4DB81" w14:textId="77777777" w:rsidR="00C55527" w:rsidRDefault="00C55527"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="131063070"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000954BA" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F2682D" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9147,50 +9108,51 @@
     <w:p w14:paraId="085F0EB0" w14:textId="77777777" w:rsidR="00C55527" w:rsidRPr="00B00CDD" w:rsidRDefault="00C55527" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49868BD7" w14:textId="6DE1BEBB" w:rsidR="00171221" w:rsidRPr="00B00CDD" w:rsidRDefault="00171221" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Holidays</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B73D13" w14:textId="77777777" w:rsidR="00357F6F" w:rsidRPr="00540013" w:rsidRDefault="00357F6F" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540013">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Will we both have holiday time with our child and how will we agree the arrangements around holidays, trips or special events?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9EC9B7" w14:textId="77777777" w:rsidR="0019228C" w:rsidRPr="00B00CDD" w:rsidRDefault="0019228C" w:rsidP="001610B8">
@@ -9335,51 +9297,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07319F86" wp14:editId="35721F28">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1192491252" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 101"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9526,51 +9488,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B2AA53F" wp14:editId="5B868A2A">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="62926883" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 103"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9771,69 +9733,70 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D67F5C5" w14:textId="0FCF120A" w:rsidR="0079713A" w:rsidRPr="00B00CDD" w:rsidRDefault="0079713A" w:rsidP="0079713A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0319BCAD" wp14:editId="6B755873">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1319469780" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 105"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -9881,202 +9844,198 @@
         </w:rPr>
         <w:t>External care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450AC320" w14:textId="77777777" w:rsidR="002278F5" w:rsidRPr="00B00CDD" w:rsidRDefault="002278F5" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Will anyone else look after our child (for example, childminders, babysitters, relatives, new partners, friends and neighbours)? If so, when?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604A6EC2" w14:textId="248C6102" w:rsidR="005B310D" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="604A6EC2" w14:textId="248C6102" w:rsidR="005B310D" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1524010719"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005B310D" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2287FB32" w14:textId="5B30A741" w:rsidR="005B310D" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="2287FB32" w14:textId="5B30A741" w:rsidR="005B310D" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1137611679"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005B310D" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No, no one else will look after the child</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BC6429" w14:textId="32B07D90" w:rsidR="005B310D" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="55BC6429" w14:textId="32B07D90" w:rsidR="005B310D" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-551234964"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005B310D" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551C1948" w14:textId="604A14D1" w:rsidR="005B310D" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="551C1948" w14:textId="604A14D1" w:rsidR="005B310D" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="427470112"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005B310D" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a different arrangement is proposed describe it here</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -10174,51 +10133,51 @@
       </w:r>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="26D3563C" w14:textId="77777777" w:rsidR="008963D7" w:rsidRDefault="008963D7" w:rsidP="00004F23">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D5BDA1" w14:textId="710BB026" w:rsidR="008963D7" w:rsidRPr="008963D7" w:rsidRDefault="008963D7" w:rsidP="008963D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="008963D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Support network</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="031062F4" w14:textId="77777777" w:rsidR="000C5FE6" w:rsidRPr="00540013" w:rsidRDefault="000C5FE6" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00540013">
@@ -10419,51 +10378,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6521DBA6" wp14:editId="1710E90C">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="61750378" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 107"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10487,50 +10446,51 @@
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FA4157B" w14:textId="220CDD6B" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="006A30E1" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Sibling time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7878B214" w14:textId="77777777" w:rsidR="00176596" w:rsidRPr="008963D7" w:rsidRDefault="00176596" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008963D7">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will we make sure our child spends time with their brothers and sisters?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -10621,51 +10581,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DF07E2B" wp14:editId="174188FF">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="554767441" name="Picture 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 109"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -10960,51 +10920,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16489D86" wp14:editId="436EC985">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="426886178" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 111"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11277,69 +11237,70 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D1981AF" w14:textId="44253C46" w:rsidR="0079713A" w:rsidRPr="00B00CDD" w:rsidRDefault="0079713A" w:rsidP="0079713A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12A773FE" wp14:editId="49EA7F5F">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1276529497" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 113"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11533,51 +11494,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4330AA84" wp14:editId="14383CC2">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="692398966" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 115"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11738,51 +11699,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3021B8D1" wp14:editId="45457000">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1970828080" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 117"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -11895,50 +11856,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376AE1EA" w14:textId="77777777" w:rsidR="00BC7158" w:rsidRPr="00B00CDD" w:rsidRDefault="00BC7158" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Think about what is important to your child, such as swimming lessons, music lessons, or even the days that they usually see certain friends or relatives. Time children spend in their communities is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>really important</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to their identity.</w:t>
       </w:r>
     </w:p>
@@ -12044,51 +12006,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E159A0F" wp14:editId="0A424B1F">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="500283750" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 119"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12162,228 +12124,224 @@
         </w:rPr>
         <w:t>School notices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665EA69C" w14:textId="77777777" w:rsidR="0064393A" w:rsidRPr="00B00CDD" w:rsidRDefault="0064393A" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How we will arrange with schools that notices, reports, invitations and other materials are sent to both of us?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B818DB2" w14:textId="461739CE" w:rsidR="006F1752" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="3B818DB2" w14:textId="461739CE" w:rsidR="006F1752" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1468700866"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="0B0C0C"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Each provide school with our own up-to-date contact information (phone, email, addresses)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C7DD57" w14:textId="4066C78F" w:rsidR="00145DDC" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="42C7DD57" w14:textId="4066C78F" w:rsidR="00145DDC" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-969129942"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00145DDC" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Set up a joint email account</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B6D6C1" w14:textId="4202896C" w:rsidR="006F1752" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="18B6D6C1" w14:textId="4202896C" w:rsidR="006F1752" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1626432535"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0826DD9B" w14:textId="765ED138" w:rsidR="00891463" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="0826DD9B" w14:textId="765ED138" w:rsidR="00891463" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2071804183"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006F1752" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00891463" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12645,69 +12603,70 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5CB24B5A" w14:textId="17DDF1C4" w:rsidR="0079713A" w:rsidRPr="00B00CDD" w:rsidRDefault="0079713A" w:rsidP="0079713A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EAB4CE9" wp14:editId="4797712F">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="440401760" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 121"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -12767,226 +12726,222 @@
         </w:rPr>
         <w:t>School communication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560D14AD" w14:textId="77777777" w:rsidR="001001DE" w:rsidRPr="00B00CDD" w:rsidRDefault="001001DE" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do we need to contact school about our situation, and its impact on our child, so that they can be supported in school as needed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9B5AB2" w14:textId="3C75FA7C" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="7D9B5AB2" w14:textId="3C75FA7C" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-701782171"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yes, we will</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF34A69" w14:textId="15172B76" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="4BF34A69" w14:textId="15172B76" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-721982169"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00763A1E" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No, we don't need to</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7A7FC7" w14:textId="34EAFB20" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="4F7A7FC7" w14:textId="34EAFB20" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-142198288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00763A1E" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692AD1B0" w14:textId="35B0C960" w:rsidR="00891463" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="692AD1B0" w14:textId="35B0C960" w:rsidR="00891463" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2133234485"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00763A1E" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E75CA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D24EA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13123,116 +13078,114 @@
         </w:rPr>
         <w:t>Routine health issues</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF6A784" w14:textId="77777777" w:rsidR="001F74C2" w:rsidRPr="00B00CDD" w:rsidRDefault="001F74C2" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Who organises routine health appointments and treatment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5410245D" w14:textId="229DBE13" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="5410245D" w14:textId="229DBE13" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1457754005"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00763A1E" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009303F2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4FD742" w14:textId="1891A1D1" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="0A4FD742" w14:textId="1891A1D1" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1218978481"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00763A1E" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00763A1E" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13247,51 +13200,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-344704164"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00891463" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13584,51 +13536,51 @@
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="526D36F8" wp14:editId="697C4114">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="903146250" name="Picture 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 123"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -13680,251 +13632,246 @@
           <w:color w:val="7030A0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>12. Money</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="52B09184" w14:textId="1B3796F5" w:rsidR="006A30E1" w:rsidRPr="00B00CDD" w:rsidRDefault="006A30E1" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Day-to-day costs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1C08A0" w14:textId="77777777" w:rsidR="00DA173C" w:rsidRPr="00B00CDD" w:rsidRDefault="00DA173C" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How will we share day-to-day costs for clothes, school trips and larger items like computers and musical instruments?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37804AB4" w14:textId="1A88C24A" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="37804AB4" w14:textId="1A88C24A" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1630160004"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A7B45" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009303F2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________________ is responsible</w:t>
       </w:r>
       <w:r w:rsidR="001E4FB0" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for day-to-day costs for clothes, school trips and larger items</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBE9A7B" w14:textId="1BBB370B" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="4FBE9A7B" w14:textId="1BBB370B" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1661688953"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A7B45" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Even split</w:t>
       </w:r>
       <w:r w:rsidR="009303F2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> between us</w:t>
       </w:r>
       <w:r w:rsidR="00755409" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for day-to-day costs for clothes, school trips and larger items </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E393846" w14:textId="4CCD2A1C" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="5E393846" w14:textId="4CCD2A1C" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-524404710"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A7B45" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60004328" w14:textId="515CDBF8" w:rsidR="00891463" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
+    <w:p w14:paraId="60004328" w14:textId="515CDBF8" w:rsidR="00891463" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1999463508"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="004A7B45" w:rsidRPr="00B00CDD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00891463" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If a different arrangement is </w:t>
       </w:r>
       <w:r w:rsidR="00D24EA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14065,170 +14012,170 @@
         </w:rPr>
         <w:t>Pocket money</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279E9807" w14:textId="77777777" w:rsidR="009338D0" w:rsidRPr="00B00CDD" w:rsidRDefault="009338D0" w:rsidP="001610B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What are our arrangements for pocket money?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DDFB51" w14:textId="387AE178" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B00CDD">
+    <w:p w14:paraId="03DDFB51" w14:textId="387AE178" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="77819C1E">
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
-            <v:imagedata r:id="rId23" o:title=""/>
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="009303F2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be responsible for pocket money</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FF054D" w14:textId="01272D91" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B00CDD">
+    <w:p w14:paraId="75FF054D" w14:textId="01272D91" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="424F18F8">
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
-            <v:imagedata r:id="rId23" o:title=""/>
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Even split</w:t>
       </w:r>
       <w:r w:rsidR="009303F2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> between us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537B41A0" w14:textId="3B7712D3" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B00CDD">
+    <w:p w14:paraId="537B41A0" w14:textId="3B7712D3" w:rsidR="00AB711B" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="6F7DB57D">
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
-            <v:imagedata r:id="rId23" o:title=""/>
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00AB711B" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We don't need to address this question</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255B276C" w14:textId="6EDAD4EA" w:rsidR="00891463" w:rsidRPr="00B00CDD" w:rsidRDefault="00801E72" w:rsidP="001610B8">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B00CDD">
+    <w:p w14:paraId="255B276C" w14:textId="6EDAD4EA" w:rsidR="00891463" w:rsidRPr="00B00CDD" w:rsidRDefault="00000000" w:rsidP="001610B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="44A85C9E">
-          <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
-            <v:imagedata r:id="rId23" o:title=""/>
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:16.5pt;height:14.5pt">
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00891463" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If a different arrangement is </w:t>
       </w:r>
       <w:r w:rsidR="00D24EA2" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proposed</w:t>
       </w:r>
       <w:r w:rsidR="00171CC6" w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14455,70 +14402,69 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48E48B5C" w14:textId="3579FCE7" w:rsidR="004149A4" w:rsidRPr="00B00CDD" w:rsidRDefault="004149A4" w:rsidP="004149A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B00CDD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5764963D" wp14:editId="0F406BF3">
             <wp:extent cx="209550" cy="184150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1696091390" name="Picture 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 125"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="209550" cy="184150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -14875,91 +14821,92 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="589B0590" w14:textId="5F5F8EC0" w:rsidR="006A30E1" w:rsidRPr="0074680C" w:rsidRDefault="006A30E1" w:rsidP="009C5A8B">
       <w:pPr>
         <w:pStyle w:val="z-BottomofForm"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0074680C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Add another section (optional)Bottom of Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B14DA5B" w14:textId="009F5C14" w:rsidR="006B1A6C" w:rsidRPr="0074680C" w:rsidRDefault="006B1A6C" w:rsidP="001A4C7C">
       <w:pPr>
         <w:pStyle w:val="z-BottomofForm"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006B1A6C" w:rsidRPr="0074680C">
-      <w:headerReference w:type="default" r:id="rId24"/>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02515822" w14:textId="77777777" w:rsidR="009329EF" w:rsidRDefault="009329EF" w:rsidP="005C766E">
+    <w:p w14:paraId="5FE05471" w14:textId="77777777" w:rsidR="00225985" w:rsidRDefault="00225985" w:rsidP="005C766E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B877A1C" w14:textId="77777777" w:rsidR="009329EF" w:rsidRDefault="009329EF" w:rsidP="005C766E">
+    <w:p w14:paraId="7714FC1A" w14:textId="77777777" w:rsidR="00225985" w:rsidRDefault="00225985" w:rsidP="005C766E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -14986,57 +14933,59 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -15072,61 +15021,61 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B1BE29D" w14:textId="77777777" w:rsidR="004E7217" w:rsidRDefault="004E7217">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B60AC5A" w14:textId="77777777" w:rsidR="009329EF" w:rsidRDefault="009329EF" w:rsidP="005C766E">
+    <w:p w14:paraId="7AF87FD2" w14:textId="77777777" w:rsidR="00225985" w:rsidRDefault="00225985" w:rsidP="005C766E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C207D0D" w14:textId="77777777" w:rsidR="009329EF" w:rsidRDefault="009329EF" w:rsidP="005C766E">
+    <w:p w14:paraId="5926B4CF" w14:textId="77777777" w:rsidR="00225985" w:rsidRDefault="00225985" w:rsidP="005C766E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0573D2F9" w14:textId="58D762B8" w:rsidR="005C766E" w:rsidRDefault="005C766E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59F30B67" wp14:editId="49C71B24">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
@@ -15187,51 +15136,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1250" type="#_x0000_t75" style="width:11.5pt;height:11.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.5pt;height:11.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="121E3A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C44F0C8"/>
     <w:lvl w:ilvl="0" w:tplc="B8E81964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8B04C33C" w:tentative="1">
@@ -16518,114 +16467,118 @@
   <w:num w:numId="5" w16cid:durableId="206769738">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="822040684">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="545223033">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1378775207">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="180363553">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD50A0"/>
     <w:rsid w:val="00001128"/>
     <w:rsid w:val="00001417"/>
     <w:rsid w:val="00004F23"/>
     <w:rsid w:val="000114FA"/>
     <w:rsid w:val="00011D42"/>
     <w:rsid w:val="00014D2B"/>
     <w:rsid w:val="00024451"/>
+    <w:rsid w:val="0002596F"/>
     <w:rsid w:val="00026E7C"/>
     <w:rsid w:val="0002730E"/>
     <w:rsid w:val="00031DE8"/>
     <w:rsid w:val="000452A3"/>
     <w:rsid w:val="00055DAA"/>
     <w:rsid w:val="00066C39"/>
     <w:rsid w:val="00071C9E"/>
     <w:rsid w:val="00072C35"/>
     <w:rsid w:val="00091B3A"/>
     <w:rsid w:val="000954BA"/>
     <w:rsid w:val="000C5FE6"/>
     <w:rsid w:val="000E20A0"/>
     <w:rsid w:val="000E5892"/>
     <w:rsid w:val="000E59E3"/>
     <w:rsid w:val="001001DE"/>
     <w:rsid w:val="00133DE8"/>
     <w:rsid w:val="001402CE"/>
     <w:rsid w:val="00145DDC"/>
     <w:rsid w:val="00152402"/>
     <w:rsid w:val="001610B8"/>
     <w:rsid w:val="00164E21"/>
     <w:rsid w:val="00167ED0"/>
     <w:rsid w:val="00171221"/>
     <w:rsid w:val="00171CC6"/>
     <w:rsid w:val="00176596"/>
     <w:rsid w:val="001778D3"/>
     <w:rsid w:val="0018364E"/>
     <w:rsid w:val="0019228C"/>
     <w:rsid w:val="001A4C7C"/>
     <w:rsid w:val="001B2BF7"/>
     <w:rsid w:val="001C1973"/>
     <w:rsid w:val="001C5EDF"/>
     <w:rsid w:val="001E35B5"/>
     <w:rsid w:val="001E4FB0"/>
     <w:rsid w:val="001F74C2"/>
     <w:rsid w:val="00213BCA"/>
+    <w:rsid w:val="00214845"/>
     <w:rsid w:val="00215872"/>
+    <w:rsid w:val="00225985"/>
+    <w:rsid w:val="002260AC"/>
     <w:rsid w:val="002278F5"/>
     <w:rsid w:val="002324F9"/>
     <w:rsid w:val="00237B06"/>
     <w:rsid w:val="00240A62"/>
     <w:rsid w:val="002502DC"/>
     <w:rsid w:val="002528D5"/>
     <w:rsid w:val="00256568"/>
     <w:rsid w:val="00273A3F"/>
     <w:rsid w:val="00296837"/>
     <w:rsid w:val="002A4D5A"/>
     <w:rsid w:val="002B0C2F"/>
     <w:rsid w:val="002B6902"/>
     <w:rsid w:val="002C2415"/>
     <w:rsid w:val="002C6597"/>
     <w:rsid w:val="002D3A7E"/>
     <w:rsid w:val="002D3EB0"/>
     <w:rsid w:val="002E4431"/>
     <w:rsid w:val="002E4981"/>
     <w:rsid w:val="002F47AF"/>
     <w:rsid w:val="0030415A"/>
     <w:rsid w:val="00307BA1"/>
     <w:rsid w:val="00316BF6"/>
     <w:rsid w:val="003229D6"/>
     <w:rsid w:val="0033674D"/>
     <w:rsid w:val="00353F83"/>
@@ -16657,150 +16610,158 @@
     <w:rsid w:val="004F419F"/>
     <w:rsid w:val="00500425"/>
     <w:rsid w:val="00501771"/>
     <w:rsid w:val="0051378D"/>
     <w:rsid w:val="00540013"/>
     <w:rsid w:val="005616F0"/>
     <w:rsid w:val="0057720C"/>
     <w:rsid w:val="0059040C"/>
     <w:rsid w:val="00594D67"/>
     <w:rsid w:val="005B310D"/>
     <w:rsid w:val="005B3E99"/>
     <w:rsid w:val="005C766E"/>
     <w:rsid w:val="005E4AF9"/>
     <w:rsid w:val="006026D6"/>
     <w:rsid w:val="00622A62"/>
     <w:rsid w:val="00626F25"/>
     <w:rsid w:val="00627F0D"/>
     <w:rsid w:val="0064393A"/>
     <w:rsid w:val="006603AA"/>
     <w:rsid w:val="00684124"/>
     <w:rsid w:val="006A30E1"/>
     <w:rsid w:val="006B1A6C"/>
     <w:rsid w:val="006B457F"/>
     <w:rsid w:val="006C664D"/>
     <w:rsid w:val="006C7AE6"/>
+    <w:rsid w:val="006D4D36"/>
     <w:rsid w:val="006D5141"/>
     <w:rsid w:val="006D6167"/>
     <w:rsid w:val="006E011A"/>
     <w:rsid w:val="006E2E26"/>
     <w:rsid w:val="006E7049"/>
     <w:rsid w:val="006F1752"/>
     <w:rsid w:val="00721CD5"/>
     <w:rsid w:val="00741CFD"/>
     <w:rsid w:val="0074680C"/>
     <w:rsid w:val="00755409"/>
     <w:rsid w:val="00763A1E"/>
     <w:rsid w:val="0076646E"/>
     <w:rsid w:val="007815C0"/>
     <w:rsid w:val="0079713A"/>
+    <w:rsid w:val="007A326B"/>
     <w:rsid w:val="007F0DC0"/>
     <w:rsid w:val="007F37DC"/>
     <w:rsid w:val="007F701C"/>
     <w:rsid w:val="007F78B9"/>
     <w:rsid w:val="00801E72"/>
     <w:rsid w:val="00834033"/>
     <w:rsid w:val="00835755"/>
     <w:rsid w:val="0084098E"/>
     <w:rsid w:val="00864314"/>
     <w:rsid w:val="00875983"/>
     <w:rsid w:val="0087619C"/>
     <w:rsid w:val="00876E56"/>
     <w:rsid w:val="00891463"/>
     <w:rsid w:val="008963D7"/>
+    <w:rsid w:val="008B283A"/>
     <w:rsid w:val="008D5C6F"/>
     <w:rsid w:val="008E3097"/>
     <w:rsid w:val="008F3FF1"/>
     <w:rsid w:val="009303F2"/>
     <w:rsid w:val="009328AE"/>
     <w:rsid w:val="009329EF"/>
     <w:rsid w:val="009338D0"/>
     <w:rsid w:val="00934D53"/>
     <w:rsid w:val="00944339"/>
     <w:rsid w:val="00957305"/>
     <w:rsid w:val="00975700"/>
     <w:rsid w:val="00977D74"/>
     <w:rsid w:val="0098363B"/>
     <w:rsid w:val="00987266"/>
     <w:rsid w:val="009C5A8B"/>
     <w:rsid w:val="009D00FF"/>
     <w:rsid w:val="009D0190"/>
+    <w:rsid w:val="009E3E23"/>
     <w:rsid w:val="009E704F"/>
     <w:rsid w:val="00A05B97"/>
+    <w:rsid w:val="00A15A50"/>
     <w:rsid w:val="00A23758"/>
     <w:rsid w:val="00A23A6D"/>
     <w:rsid w:val="00A24E94"/>
     <w:rsid w:val="00A40346"/>
     <w:rsid w:val="00A551E3"/>
     <w:rsid w:val="00A624DB"/>
     <w:rsid w:val="00A64C9D"/>
     <w:rsid w:val="00A72DF9"/>
     <w:rsid w:val="00A844D0"/>
     <w:rsid w:val="00AB711B"/>
     <w:rsid w:val="00AC6F62"/>
     <w:rsid w:val="00AD0C1F"/>
     <w:rsid w:val="00AD50A0"/>
     <w:rsid w:val="00AE7724"/>
     <w:rsid w:val="00AF1761"/>
     <w:rsid w:val="00B00CDD"/>
     <w:rsid w:val="00B20ABA"/>
     <w:rsid w:val="00B34E32"/>
     <w:rsid w:val="00B40249"/>
     <w:rsid w:val="00B469F0"/>
     <w:rsid w:val="00B54601"/>
+    <w:rsid w:val="00B625AB"/>
     <w:rsid w:val="00B722B8"/>
     <w:rsid w:val="00B74EDA"/>
     <w:rsid w:val="00B750ED"/>
     <w:rsid w:val="00B7526C"/>
     <w:rsid w:val="00B824D9"/>
     <w:rsid w:val="00B93488"/>
     <w:rsid w:val="00BB1E42"/>
     <w:rsid w:val="00BB5A72"/>
     <w:rsid w:val="00BC03C0"/>
     <w:rsid w:val="00BC38DD"/>
     <w:rsid w:val="00BC691D"/>
     <w:rsid w:val="00BC7158"/>
     <w:rsid w:val="00BD7D98"/>
+    <w:rsid w:val="00BE636C"/>
     <w:rsid w:val="00C01DB1"/>
     <w:rsid w:val="00C11C1A"/>
     <w:rsid w:val="00C165F1"/>
     <w:rsid w:val="00C17503"/>
     <w:rsid w:val="00C27323"/>
     <w:rsid w:val="00C510BB"/>
     <w:rsid w:val="00C52777"/>
     <w:rsid w:val="00C55527"/>
     <w:rsid w:val="00C63608"/>
     <w:rsid w:val="00C80D89"/>
     <w:rsid w:val="00C91DFC"/>
     <w:rsid w:val="00CA07AC"/>
     <w:rsid w:val="00CA1B45"/>
     <w:rsid w:val="00CB0033"/>
     <w:rsid w:val="00CB4860"/>
     <w:rsid w:val="00CB63F1"/>
     <w:rsid w:val="00CD14AE"/>
     <w:rsid w:val="00CE038E"/>
     <w:rsid w:val="00D07628"/>
+    <w:rsid w:val="00D1063C"/>
     <w:rsid w:val="00D23550"/>
     <w:rsid w:val="00D24EA2"/>
     <w:rsid w:val="00D31F2E"/>
     <w:rsid w:val="00D53EFB"/>
     <w:rsid w:val="00D5675E"/>
     <w:rsid w:val="00D57133"/>
     <w:rsid w:val="00D675B8"/>
     <w:rsid w:val="00D81211"/>
     <w:rsid w:val="00D8337C"/>
     <w:rsid w:val="00D83D3E"/>
     <w:rsid w:val="00D93686"/>
     <w:rsid w:val="00D93CA3"/>
     <w:rsid w:val="00DA0960"/>
     <w:rsid w:val="00DA173C"/>
     <w:rsid w:val="00DA3068"/>
     <w:rsid w:val="00DA5726"/>
     <w:rsid w:val="00DA6FD6"/>
     <w:rsid w:val="00DB486D"/>
     <w:rsid w:val="00DD1222"/>
     <w:rsid w:val="00DD1B00"/>
     <w:rsid w:val="00DE1CBA"/>
     <w:rsid w:val="00DE207F"/>
     <w:rsid w:val="00DE68C5"/>
     <w:rsid w:val="00E029E1"/>
     <w:rsid w:val="00E238BE"/>
@@ -16812,90 +16773,92 @@
     <w:rsid w:val="00EB602E"/>
     <w:rsid w:val="00EC01D5"/>
     <w:rsid w:val="00EC2217"/>
     <w:rsid w:val="00EC73DC"/>
     <w:rsid w:val="00ED7FFD"/>
     <w:rsid w:val="00EE0B41"/>
     <w:rsid w:val="00EE2D0F"/>
     <w:rsid w:val="00EE4EC5"/>
     <w:rsid w:val="00EF7B30"/>
     <w:rsid w:val="00F03081"/>
     <w:rsid w:val="00F046A6"/>
     <w:rsid w:val="00F04E44"/>
     <w:rsid w:val="00F12864"/>
     <w:rsid w:val="00F2682D"/>
     <w:rsid w:val="00F3546B"/>
     <w:rsid w:val="00F3624E"/>
     <w:rsid w:val="00F41FD4"/>
     <w:rsid w:val="00F450D5"/>
     <w:rsid w:val="00F45E15"/>
     <w:rsid w:val="00F57C6C"/>
     <w:rsid w:val="00F70402"/>
     <w:rsid w:val="00F74B69"/>
     <w:rsid w:val="00F7605E"/>
     <w:rsid w:val="00F84803"/>
     <w:rsid w:val="00F93AE6"/>
+    <w:rsid w:val="00FA3E5C"/>
     <w:rsid w:val="00FA47A0"/>
     <w:rsid w:val="00FA5062"/>
     <w:rsid w:val="00FB5D37"/>
     <w:rsid w:val="00FB6B50"/>
     <w:rsid w:val="00FC1311"/>
+    <w:rsid w:val="00FD6AE3"/>
     <w:rsid w:val="00FF48AA"/>
     <w:rsid w:val="0299FD7E"/>
     <w:rsid w:val="0C398E84"/>
     <w:rsid w:val="0C736D1F"/>
     <w:rsid w:val="1A85F2C9"/>
     <w:rsid w:val="24B53FB2"/>
     <w:rsid w:val="63937181"/>
     <w:rsid w:val="70ED1C9C"/>
     <w:rsid w:val="7C26DD5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3073"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FC9A515"/>
-  <w15:docId w15:val="{FD947D28-CE80-4C80-9832-0F70149B1C2D}"/>
+  <w15:docId w15:val="{82AF13AA-449F-42AD-A0AF-48275E767678}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17319,50 +17282,51 @@
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AD50A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
@@ -25418,92 +25382,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141149000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nspcc.org.uk/what-is-child-abuse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprint-child-plan-cafcass.podium.ci/plan/89/question/primary_residence" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/domestic-abuse-bill-2020-factsheets/statutory-definition-of-domestic-abuse-factsheet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cafcass.gov.uk/sites/default/files/migrated/Top-Tips-for-parents-who-are-separated.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/PMHeQO-rEfU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cafcass.gov.uk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/domestic-abuse-how-to-get-help" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprint-child-plan-cafcass.podium.ci/plan/89/question/children_communication" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/international-parental-child-abduction" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprint-child-plan-cafcass.podium.ci/plan/89/question/support_network" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cafcass.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/PMHeQO-rEfU" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprint-child-plan-cafcass.podium.ci/plan/89/question/primary_residence" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/domestic-abuse-how-to-get-help" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprint-child-plan-cafcass.podium.ci/plan/89/question/children_communication" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/international-parental-child-abduction" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nspcc.org.uk/what-is-child-abuse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprint-child-plan-cafcass.podium.ci/plan/89/question/support_network" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/domestic-abuse-bill-2020-factsheets/statutory-definition-of-domestic-abuse-factsheet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cafcass.gov.uk/sites/default/files/migrated/Top-Tips-for-parents-who-are-separated.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
-</file>
-[...31 lines deleted...]
-</t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -25761,425 +25692,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...268 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CF55822-51BD-424F-B256-07FF8A97F4FB}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AAC138B-E251-4DDB-A59B-FD89408BDFC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>3283</Words>
-  <Characters>18715</Characters>
+  <Words>3359</Words>
+  <Characters>16140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>155</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>675</Lines>
+  <Paragraphs>258</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21955</CharactersWithSpaces>
+  <CharactersWithSpaces>19358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>2818083</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>99</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://sprint-child-plan-cafcass.podium.ci/plan/89/question/informing_the_children</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>131133</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -26546,49 +26129,31 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Alex.Muntoni@cafcass.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Alex Muntoni</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>